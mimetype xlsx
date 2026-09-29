--- v0 (2025-11-19)
+++ v1 (2026-09-29)
@@ -1,87 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="25831"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\BORDERHOPPA2\Users\Public\Documents\Print Masters\Membership\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3139F86D-2C82-4590-84DC-82D60D154592}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E30146D5-2982-4245-9301-755390A19721}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13176" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Membership" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Membership!$A$1:$L$45</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="43">
   <si>
     <t>Office Use Only</t>
   </si>
   <si>
     <t>Membership Paid</t>
   </si>
   <si>
-    <t>12 Mnths</t>
-[...1 lines deleted...]
-  <si>
     <t>Membership Number</t>
   </si>
   <si>
     <t>Diss &amp; District Community Transport Association Ltd (Borderhoppa)</t>
   </si>
   <si>
     <t>All information is treated in confidence</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>Home Phone Number</t>
   </si>
   <si>
     <t>Emergency Contact Name</t>
   </si>
   <si>
     <t>Emergency Contact Phone Number</t>
@@ -155,51 +152,54 @@
   <si>
     <t>How would you like to contacted by Borderhoppa?  Please circle:</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Post</t>
   </si>
   <si>
     <t>How did you hear about Borderhoppa?</t>
   </si>
   <si>
     <t>There is no bus service in my community which is appropriate to my travel needs</t>
   </si>
   <si>
     <t>40 Fuller Road, Harleston, Norfolk IP20 9EA</t>
   </si>
   <si>
     <t xml:space="preserve">Price per person      </t>
   </si>
   <si>
-    <t>£15.00 per year</t>
+    <t>£20.00 per year</t>
+  </si>
+  <si>
+    <t>12 Months</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -370,51 +370,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -433,50 +433,62 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -784,520 +796,520 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.borderhoppa.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="J13" sqref="J13"/>
+    <sheetView tabSelected="1" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="S5" sqref="S5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.85546875" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="6.88671875" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="17" max="16384" width="6.85546875" style="2"/>
+    <col min="1" max="1" width="6.44140625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="8.109375" style="2" customWidth="1"/>
+    <col min="3" max="12" width="6.88671875" style="2"/>
+    <col min="13" max="16" width="6.88671875" style="2" hidden="1" customWidth="1"/>
+    <col min="17" max="16384" width="6.88671875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:25" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="I1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="15"/>
     </row>
-    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="I2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="22"/>
     </row>
-    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
-      <c r="I3" s="21"/>
-[...3 lines deleted...]
-      </c>
+      <c r="I3" s="27" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" s="28"/>
+      <c r="K3" s="21"/>
       <c r="L3" s="22"/>
     </row>
-    <row r="4" spans="1:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:25" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="1"/>
-      <c r="I4" s="3"/>
-      <c r="J4" s="4"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="30"/>
       <c r="K4" s="3"/>
       <c r="L4" s="4"/>
     </row>
-    <row r="5" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="I5" s="23" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="25"/>
     </row>
-    <row r="6" spans="1:25" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:25" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="I6" s="3"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="4"/>
     </row>
-    <row r="7" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:25" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
       <c r="H7" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:25" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A8" s="20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="20"/>
     </row>
-    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A9" s="16"/>
       <c r="B9" s="16"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="16"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A13" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      </c>
       <c r="Y13" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="14" spans="1:25" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
     </row>
-    <row r="15" spans="1:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:25" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="1" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="7"/>
     </row>
-    <row r="16" spans="1:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:25" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="8"/>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="7"/>
     </row>
-    <row r="17" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="9"/>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="7"/>
     </row>
-    <row r="18" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
       <c r="L18" s="7"/>
     </row>
-    <row r="19" spans="1:12" ht="6.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" ht="6.15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
     </row>
-    <row r="20" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
       <c r="L20" s="5"/>
     </row>
-    <row r="21" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="1" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
     </row>
-    <row r="22" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
     </row>
-    <row r="23" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="7"/>
     </row>
-    <row r="24" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
     </row>
-    <row r="25" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="J25" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="2" t="s">
         <v>12</v>
-      </c>
-[...3 lines deleted...]
-        <v>13</v>
       </c>
       <c r="D26" s="10"/>
       <c r="F26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="10"/>
+    </row>
+    <row r="27" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="2" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="D27" s="10"/>
       <c r="F27" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="K27" s="10"/>
+    </row>
+    <row r="28" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="2" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D28" s="10"/>
       <c r="F28" s="2" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="7"/>
       <c r="L28" s="5"/>
     </row>
-    <row r="29" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="10"/>
       <c r="B29" s="2" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="10"/>
       <c r="B30" s="2" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="10"/>
       <c r="B31" s="2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A32" s="12"/>
       <c r="B32" s="2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="B35" s="2" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B35" s="2" t="s">
+      <c r="D35" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="F35" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F35" s="2" t="s">
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A37" s="26" t="s">
         <v>37</v>
-      </c>
-[...3 lines deleted...]
-        <v>38</v>
       </c>
       <c r="B37" s="26"/>
       <c r="C37" s="26"/>
       <c r="D37" s="26"/>
       <c r="E37" s="26"/>
       <c r="F37" s="26"/>
       <c r="G37" s="26"/>
       <c r="H37" s="26"/>
       <c r="I37" s="26"/>
       <c r="J37" s="26"/>
       <c r="K37" s="26"/>
     </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A38" s="11"/>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
     </row>
-    <row r="39" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:12" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="5"/>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
       <c r="L39" s="5"/>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A40" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H40" s="24"/>
       <c r="I40" s="24"/>
       <c r="J40" s="24"/>
       <c r="K40" s="24"/>
     </row>
-    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="26" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B41" s="26"/>
       <c r="C41" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="H41" s="18" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I41" s="18"/>
       <c r="J41" s="18" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="K41" s="18"/>
     </row>
-    <row r="43" spans="1:12" ht="20.25" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:12" ht="20.399999999999999" x14ac:dyDescent="0.35">
       <c r="A43" s="17" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B43" s="17"/>
       <c r="C43" s="17"/>
       <c r="D43" s="17"/>
       <c r="E43" s="17"/>
       <c r="F43" s="17"/>
       <c r="G43" s="17"/>
       <c r="H43" s="17"/>
       <c r="I43" s="17"/>
       <c r="J43" s="17"/>
       <c r="K43" s="17"/>
     </row>
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A44" s="18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
       <c r="I44" s="18"/>
       <c r="J44" s="18"/>
       <c r="K44" s="18"/>
       <c r="L44" s="18"/>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A45" s="19" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B45" s="19"/>
       <c r="C45" s="19"/>
       <c r="D45" s="19"/>
       <c r="E45" s="19"/>
       <c r="F45" s="19"/>
       <c r="G45" s="19"/>
       <c r="H45" s="19"/>
       <c r="I45" s="19"/>
       <c r="J45" s="19"/>
       <c r="K45" s="19"/>
       <c r="L45" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="I3:J4"/>
     <mergeCell ref="I1:L1"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A43:K43"/>
     <mergeCell ref="A44:L44"/>
     <mergeCell ref="A45:L45"/>
     <mergeCell ref="A8:L8"/>
     <mergeCell ref="I2:L2"/>
-    <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
     <mergeCell ref="I5:L5"/>
     <mergeCell ref="A37:K37"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="A41:B41"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="J41:K41"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A45" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="16" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>